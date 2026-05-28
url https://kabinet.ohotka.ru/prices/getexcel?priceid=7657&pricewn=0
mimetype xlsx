--- v0 (2025-11-06)
+++ v1 (2026-05-28)
@@ -501,51 +501,51 @@
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3"/>
       <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="3">
-        <v>119000</v>
+        <v>11900</v>
       </c>
       <c r="C7" s="3">
         <v>9100</v>
       </c>
       <c r="D7" s="3">
         <v>7800</v>
       </c>
       <c r="E7" s="3">
         <v>7550</v>
       </c>
       <c r="F7" s="3">
         <v>6250</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="3">
         <v>27700</v>
       </c>
       <c r="C8" s="3">
         <v>17000</v>
       </c>
       <c r="D8" s="3">