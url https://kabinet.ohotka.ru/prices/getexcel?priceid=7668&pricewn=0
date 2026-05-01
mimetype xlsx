--- v0 (2025-12-08)
+++ v1 (2026-05-01)
@@ -17,154 +17,154 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Отель: Финские дачи, база отдыха</t>
   </si>
   <si>
-    <t>Прайс-лист на период с 08.01.2026 по 06.03.2026</t>
+    <t>Прайс-лист на период с 08.01.2026 по 30.04.2026</t>
   </si>
   <si>
     <t>Проживание + питание
 цена номер/сутки, Трехразовое питание включено длительность проживания от 1 суток</t>
   </si>
   <si>
     <t>Категория номера</t>
   </si>
   <si>
     <t>1взр</t>
   </si>
   <si>
     <t>2взр</t>
   </si>
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
     <t>Стандарт</t>
   </si>
   <si>
     <t>Стандарт Улучшенный</t>
   </si>
   <si>
-    <t>11250 (за 2 мест; доп.взр - 3000, доп.реб - 3000)</t>
-[...17 lines deleted...]
-    <t>42000 (за 9 мест; доп.взр - 3000, доп.реб - 3000)</t>
+    <t>10000 (за 2 мест; доп.взр - 3000, доп.реб - 3000)</t>
+  </si>
+  <si>
+    <t>Коттедж №1 Оптимист</t>
+  </si>
+  <si>
+    <t>22000 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
+  </si>
+  <si>
+    <t>Коттедж №2 Мажор</t>
+  </si>
+  <si>
+    <t>36000 (за 8 мест; доп.взр - 3000, доп.реб - 3000)</t>
+  </si>
+  <si>
+    <t>Коттедж №3 Холостяк</t>
+  </si>
+  <si>
+    <t>36000 (за 9 мест; доп.взр - 3000, доп.реб - 3000)</t>
   </si>
   <si>
     <t>Дуплекс-шале</t>
   </si>
   <si>
-    <t>22000 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
-[...17 lines deleted...]
-    <t>42000 (за 8 мест; доп.взр - 3000, доп.реб - 3000)</t>
+    <t>17500 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
+  </si>
+  <si>
+    <t>Коттедж №5 Отшельник</t>
+  </si>
+  <si>
+    <t>45000 (за 8 мест; доп.взр - 3000, доп.реб - 3000)</t>
+  </si>
+  <si>
+    <t>Коттедж №6 Эгоист</t>
+  </si>
+  <si>
+    <t>43000 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
+  </si>
+  <si>
+    <t>Коттедж №7 Весельчак</t>
+  </si>
+  <si>
+    <t>30000 (за 10 мест; доп.взр - 3000, доп.реб - 3000)</t>
   </si>
   <si>
     <t>Фэмили Шале</t>
   </si>
   <si>
-    <t>25500 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
+    <t>18500 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
   </si>
   <si>
     <t>Сканди Авара</t>
   </si>
   <si>
     <t>Сканди Тилава</t>
   </si>
   <si>
-    <t>27500 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
-[...5 lines deleted...]
-    <t>54000 (за 6 мест; доп.взр - 3000, доп.реб - 3000)</t>
+    <t>19500 (за 4 мест; доп.взр - 3000, доп.реб - 3000)</t>
+  </si>
+  <si>
+    <t>Коттедж Лесной барин</t>
+  </si>
+  <si>
+    <t>51000 (за 6 мест; доп.взр - 3000, доп.реб - 3000)</t>
   </si>
   <si>
     <t>Шале Релакс</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -584,72 +584,72 @@
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="5">
-        <v>10350</v>
+        <v>9000</v>
       </c>
       <c r="C6" s="5">
-        <v>10350</v>
+        <v>9000</v>
       </c>
       <c r="D6" s="5">
-        <v>13350</v>
+        <v>12000</v>
       </c>
       <c r="E6" s="5">
-        <v>16350</v>
+        <v>15000</v>
       </c>
       <c r="F6" s="5">
-        <v>10350</v>
+        <v>9000</v>
       </c>
       <c r="G6" s="5">
-        <v>13350</v>
+        <v>12000</v>
       </c>
       <c r="H6" s="5">
-        <v>13350</v>
+        <v>12000</v>
       </c>
       <c r="I6" s="5">
-        <v>16350</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="3"/>
@@ -748,131 +748,131 @@
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="5">
-        <v>29500</v>
+        <v>20000</v>
       </c>
       <c r="C16" s="5">
-        <v>29500</v>
+        <v>20000</v>
       </c>
       <c r="D16" s="5">
-        <v>32500</v>
+        <v>23000</v>
       </c>
       <c r="E16" s="5">
-        <v>35500</v>
+        <v>26000</v>
       </c>
       <c r="F16" s="5">
-        <v>29500</v>
+        <v>20000</v>
       </c>
       <c r="G16" s="5">
-        <v>32500</v>
+        <v>23000</v>
       </c>
       <c r="H16" s="5">
-        <v>32500</v>
+        <v>23000</v>
       </c>
       <c r="I16" s="5">
-        <v>35500</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="5">
-        <v>17000</v>
+        <v>13000</v>
       </c>
       <c r="C19" s="5">
-        <v>17000</v>
+        <v>13000</v>
       </c>
       <c r="D19" s="5">
-        <v>20000</v>
+        <v>16000</v>
       </c>
       <c r="E19" s="5">
-        <v>23000</v>
+        <v>19000</v>
       </c>
       <c r="F19" s="5">
-        <v>17000</v>
+        <v>13000</v>
       </c>
       <c r="G19" s="5">
-        <v>20000</v>
+        <v>16000</v>
       </c>
       <c r="H19" s="5">
-        <v>20000</v>
+        <v>16000</v>
       </c>
       <c r="I19" s="5">
-        <v>23000</v>
+        <v>19000</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B14:I14"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B18:I18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>