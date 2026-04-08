--- v0 (2025-11-07)
+++ v1 (2026-04-08)
@@ -613,51 +613,51 @@
       </c>
       <c r="B10" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="3">
         <v>8640</v>
       </c>
       <c r="D10" s="3">
         <v>6580</v>
       </c>
       <c r="E10" s="3">
         <v>6900</v>
       </c>
       <c r="F10" s="3">
         <v>5280</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="3">
-        <v>940</v>
+        <v>9740</v>
       </c>
       <c r="D11" s="3">
         <v>7160</v>
       </c>
       <c r="E11" s="3">
         <v>7870</v>
       </c>
       <c r="F11" s="3">
         <v>5800</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="3">
         <v>17890</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="3">
         <v>9080</v>
       </c>
       <c r="E12" s="3" t="s">