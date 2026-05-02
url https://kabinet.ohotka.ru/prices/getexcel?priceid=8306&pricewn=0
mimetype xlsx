--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -17,112 +17,112 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Отель: Маральник Altai Palace, отель</t>
   </si>
   <si>
-    <t>Прайс-лист на период с 01.05.2026 по 31.08.2026</t>
+    <t>Прайс-лист на период с 01.05.2026 по 30.12.2026</t>
   </si>
   <si>
     <t>Проживание + Завтрак
 цена номер/сутки, Завтрак включен, длительность проживания от 1 суток</t>
   </si>
   <si>
     <t>Категория номера</t>
   </si>
   <si>
     <t>1взр</t>
   </si>
   <si>
     <t>2взр</t>
   </si>
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
-    <t>Вилла Джуниор Сюит</t>
-[...5 lines deleted...]
-    <t>Шале с двуспальной кроватью 1-я линия</t>
+    <t>Вилла Полулюкс с видом на парк маралов</t>
+  </si>
+  <si>
+    <t>Вилла Люкс с видом на парк маралов</t>
+  </si>
+  <si>
+    <t>Шале с видом на парк маралов с двуспальной кроватью 1-я линия</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Шале c двумя раздельными кроватями 1-я линия</t>
-[...14 lines deleted...]
-    <t>63800 (за 4 мест; доп.взр - 3500, доп.реб - 2000)</t>
+    <t>Шале с видом на парк маралов c двумя раздельными кроватями 1-я линия</t>
+  </si>
+  <si>
+    <t>Шале c видом на парк маралов с двумя раздельными кроватями 2-я линия</t>
+  </si>
+  <si>
+    <t>Вилла Люкс улучшенный с видом на парк маралов</t>
+  </si>
+  <si>
+    <t>37280 (за 4 мест; доп.взр - 4500, доп.реб - 2500)</t>
+  </si>
+  <si>
+    <t>Вилла Люкс с бассейном и видом на парк маралов</t>
+  </si>
+  <si>
+    <t>41780 (за 4 мест; доп.взр - 4500, доп.реб - 2500)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -539,185 +539,185 @@
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
       <c r="C6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
       <c r="D6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
       <c r="E6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
       <c r="F6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
       <c r="G6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
       <c r="H6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
       <c r="I6" s="5">
-        <v>40200</v>
+        <v>19280</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
       <c r="C7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
       <c r="D7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
       <c r="E7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
       <c r="F7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
       <c r="G7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
       <c r="H7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
       <c r="I7" s="5">
-        <v>45800</v>
+        <v>23780</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="5">
-        <v>26100</v>
+        <v>13880</v>
       </c>
       <c r="C8" s="5">
-        <v>26100</v>
+        <v>15880</v>
       </c>
       <c r="D8" s="5">
-        <v>29600</v>
+        <v>20380</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="5">
-        <v>26100</v>
+        <v>15880</v>
       </c>
       <c r="G8" s="5">
-        <v>28100</v>
+        <v>18380</v>
       </c>
       <c r="H8" s="5">
-        <v>28100</v>
+        <v>18380</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5">
-        <v>26100</v>
+        <v>13880</v>
       </c>
       <c r="C9" s="5">
-        <v>26100</v>
+        <v>15880</v>
       </c>
       <c r="D9" s="5">
-        <v>29600</v>
+        <v>20380</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="5">
-        <v>26100</v>
+        <v>15880</v>
       </c>
       <c r="G9" s="5">
-        <v>28100</v>
+        <v>18380</v>
       </c>
       <c r="H9" s="5">
-        <v>28100</v>
+        <v>18380</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="5">
-        <v>23700</v>
+        <v>12080</v>
       </c>
       <c r="C10" s="5">
-        <v>23700</v>
+        <v>14080</v>
       </c>
       <c r="D10" s="5">
-        <v>27200</v>
+        <v>18580</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F10" s="5">
-        <v>23700</v>
+        <v>14080</v>
       </c>
       <c r="G10" s="5">
-        <v>25700</v>
+        <v>16580</v>
       </c>
       <c r="H10" s="5">
-        <v>25700</v>
+        <v>16580</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="3" t="s">