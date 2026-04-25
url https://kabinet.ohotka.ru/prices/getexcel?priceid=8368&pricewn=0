--- v1 (2026-01-25)
+++ v2 (2026-04-25)
@@ -658,63 +658,63 @@
     <row r="13" spans="1:6">
       <c r="A13" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3">
         <v>39950</v>
       </c>
       <c r="C13" s="3">
         <v>21850</v>
       </c>
       <c r="D13" s="3">
         <v>14610</v>
       </c>
       <c r="E13" s="3">
         <v>17480</v>
       </c>
       <c r="F13" s="3">
         <v>13860</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="3">
-        <v>16950</v>
+        <v>16450</v>
       </c>
       <c r="C14" s="3">
-        <v>10350</v>
+        <v>9850</v>
       </c>
       <c r="D14" s="3">
-        <v>7710</v>
+        <v>7210</v>
       </c>
       <c r="E14" s="3">
-        <v>8280</v>
+        <v>7880</v>
       </c>
       <c r="F14" s="3">
-        <v>6960</v>
+        <v>6560</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:F5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">