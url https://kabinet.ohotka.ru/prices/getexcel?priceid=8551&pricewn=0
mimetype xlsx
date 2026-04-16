--- v0 (2026-02-22)
+++ v1 (2026-04-16)
@@ -51,54 +51,54 @@
   <si>
     <t>1взр</t>
   </si>
   <si>
     <t>2взр</t>
   </si>
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
-    <t>Эко-дом</t>
-[...2 lines deleted...]
-    <t>Вип-дом</t>
+    <t>Эко дом с видом на реку</t>
+  </si>
+  <si>
+    <t>Вип дом с бассейном вид на реку</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>