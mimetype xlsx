--- v0 (2026-01-07)
+++ v1 (2026-04-05)
@@ -12,156 +12,135 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Отель: Подгорица, парк-отель</t>
   </si>
   <si>
     <t>Прайс-лист на период с 12.01.2026 по 30.11.2026</t>
   </si>
   <si>
     <t>Проживание + Завтрак (не во всех категориях)
 цена номер/сутки, Завтрак включен, кроме длительность проживания от 1 суток</t>
   </si>
   <si>
     <t>Категория номера</t>
   </si>
   <si>
     <t>1взр</t>
   </si>
   <si>
     <t>2взр</t>
   </si>
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
-    <t>Стандарт семейный двухэтажный 2+2 (2 кровати + 2 кровати)</t>
+    <t>Стандарт семейный двухэтажный 2+2</t>
   </si>
   <si>
     <t>Стандарт семейный двухкомнатный 2+2</t>
   </si>
   <si>
-    <t>Стандарт семейный однокомнатный с террасой 2+2 две кровати + 2 евро-кресла</t>
+    <t>Стандарт семейный однокомнатный с террасой 2+2</t>
   </si>
   <si>
     <t>Стандарт с террасой 2+1 двуспальная кровать + евро-кресло</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Стандарт 2+1 двуспальная кровать + евро-кресло</t>
-[...11 lines deleted...]
-    <t>Стандарт семейный двухэтажный 3+2 (2хсп кровать + евро + 2 кровати)</t>
+    <t>Стандарт 2+1</t>
+  </si>
+  <si>
+    <t>Стандарт двухместный с общей террасой</t>
+  </si>
+  <si>
+    <t>Стандарт двухместный</t>
+  </si>
+  <si>
+    <t>Стандарт семейный двухэтажный 3+2</t>
   </si>
   <si>
     <t>21990 (за 4 мест; доп.взр - , доп.реб - )</t>
   </si>
   <si>
-    <t>Стандарт семейный двухэтажный 3+2 (2 кровати + евро + 2 кровати)</t>
-[...2 lines deleted...]
-    <t>Мансарда комфорт с двуспальной кроватью</t>
+    <t>Мансарда</t>
   </si>
   <si>
     <t>Стандарт семейный двухэтажный 4+2</t>
   </si>
   <si>
     <t>26390 (за 4 мест; доп.взр - , доп.реб - )</t>
   </si>
   <si>
-    <t>Стандарт семейный однокомнатный с террасой 2+2 двуспальная кровать + 2 евро-кресла</t>
-[...10 lines deleted...]
-  <si>
     <t>Джуниор</t>
   </si>
   <si>
     <t>Люкс</t>
   </si>
   <si>
-    <t>Стандарт Комфорт двухместный</t>
-[...2 lines deleted...]
-    <t>Стандарт Комфорт трехместный с двумя односпальными или одной двуспальной кроватью и раскладным креслом</t>
+    <t>Комфорт</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,389 +756,388 @@
         <v>10990</v>
       </c>
       <c r="C12" s="5">
         <v>10990</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="5">
         <v>10990</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A13" s="1"/>
       <c r="B13" s="5">
         <v>19490</v>
       </c>
       <c r="C13" s="5">
         <v>19490</v>
       </c>
       <c r="D13" s="5">
         <v>19490</v>
       </c>
       <c r="E13" s="5">
         <v>19490</v>
       </c>
       <c r="F13" s="5">
         <v>19490</v>
       </c>
       <c r="G13" s="5">
         <v>19490</v>
       </c>
       <c r="H13" s="5">
         <v>19490</v>
       </c>
       <c r="I13" s="5">
         <v>19490</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="3" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="1" t="s">
-[...11 lines deleted...]
-      <c r="I15" s="3"/>
+      <c r="A15" s="1"/>
+      <c r="B15" s="5">
+        <v>21990</v>
+      </c>
+      <c r="C15" s="5">
+        <v>21990</v>
+      </c>
+      <c r="D15" s="5">
+        <v>21990</v>
+      </c>
+      <c r="E15" s="5">
+        <v>21990</v>
+      </c>
+      <c r="F15" s="5">
+        <v>21990</v>
+      </c>
+      <c r="G15" s="5">
+        <v>21990</v>
+      </c>
+      <c r="H15" s="5">
+        <v>21990</v>
+      </c>
+      <c r="I15" s="5">
+        <v>21990</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B16" s="5">
         <v>9790</v>
       </c>
       <c r="C16" s="5">
         <v>9790</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="5">
         <v>9790</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A18" s="1"/>
       <c r="B18" s="5">
         <v>18590</v>
       </c>
       <c r="C18" s="5">
         <v>18590</v>
       </c>
       <c r="D18" s="5">
         <v>18590</v>
       </c>
       <c r="E18" s="5">
         <v>18590</v>
       </c>
       <c r="F18" s="5">
         <v>18590</v>
       </c>
       <c r="G18" s="5">
         <v>18590</v>
       </c>
       <c r="H18" s="5">
         <v>18590</v>
       </c>
       <c r="I18" s="5">
         <v>18590</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A19" s="1"/>
       <c r="B19" s="5">
         <v>11590</v>
       </c>
       <c r="C19" s="5">
         <v>11590</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="5">
         <v>11590</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="1"/>
       <c r="B20" s="5">
         <v>10990</v>
       </c>
       <c r="C20" s="5">
         <v>10990</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="5">
         <v>10990</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A21" s="1"/>
       <c r="B21" s="5">
         <v>14890</v>
       </c>
       <c r="C21" s="5">
         <v>14890</v>
       </c>
       <c r="D21" s="5">
         <v>14890</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="5">
         <v>14890</v>
       </c>
       <c r="G21" s="5">
         <v>14890</v>
       </c>
       <c r="H21" s="5">
         <v>14890</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="B22" s="5">
         <v>21990</v>
       </c>
       <c r="C22" s="5">
         <v>21990</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="5">
         <v>21990</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B23" s="5">
         <v>43990</v>
       </c>
       <c r="C23" s="5">
         <v>43990</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="5">
         <v>43990</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="1"/>
       <c r="B24" s="5">
         <v>15990</v>
       </c>
       <c r="C24" s="5">
         <v>15990</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="5">
         <v>15990</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B25" s="5">
         <v>20390</v>
       </c>
       <c r="C25" s="5">
         <v>20390</v>
       </c>
       <c r="D25" s="5">
         <v>20390</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="5">
         <v>20390</v>
       </c>
       <c r="G25" s="5">
         <v>20390</v>
       </c>
       <c r="H25" s="5">
         <v>20390</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="B14:I14"/>
-    <mergeCell ref="B15:I15"/>
     <mergeCell ref="B17:I17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>