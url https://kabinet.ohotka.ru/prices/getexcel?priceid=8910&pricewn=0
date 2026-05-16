--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -20,121 +20,121 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Отель: Altairest (ex. Печки-Лавочки), база отдыха</t>
   </si>
   <si>
     <t>Прайс-лист на период с 09.05.2026 по 11.06.2026</t>
   </si>
   <si>
-    <t>Проживание
-цена номер/сутки, питание не включено, длительность проживания от 1 суток</t>
+    <t>Проживание + Завтрак
+цена номер/сутки, Завтрак включен, длительность проживания от 1 суток</t>
   </si>
   <si>
     <t>Категория номера</t>
   </si>
   <si>
     <t>1взр</t>
   </si>
   <si>
     <t>2взр</t>
   </si>
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
     <t>Люкс (кедровый домик)</t>
   </si>
   <si>
     <t>Мини-коттедж</t>
   </si>
   <si>
-    <t>9500 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
+    <t>11820 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
   </si>
   <si>
     <t>Апартаменты 1</t>
   </si>
   <si>
-    <t>20000 (за 8 мест)</t>
+    <t>24640 (за 8 мест)</t>
   </si>
   <si>
     <t>Апартаменты 2</t>
   </si>
   <si>
-    <t>25000 (за 10 мест)</t>
+    <t>30800 (за 10 мест)</t>
   </si>
   <si>
     <t>Эко-хаус</t>
   </si>
   <si>
-    <t>10000 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
+    <t>12320 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
   </si>
   <si>
     <t>GREEN-ХАУС</t>
   </si>
   <si>
-    <t>13000 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
+    <t>15320 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
   </si>
   <si>
     <t>Кедровый домик улучшенный</t>
   </si>
   <si>
-    <t>7500 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
-[...2 lines deleted...]
-    <t>Шале с мини кухней</t>
+    <t>9820 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
+  </si>
+  <si>
+    <t>Шале с мини-кухней</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Кедровый домик Комфорт+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -557,72 +557,72 @@
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="5">
-        <v>5500</v>
+        <v>6080</v>
       </c>
       <c r="C6" s="5">
-        <v>5500</v>
+        <v>6660</v>
       </c>
       <c r="D6" s="5">
-        <v>6500</v>
+        <v>8240</v>
       </c>
       <c r="E6" s="5">
-        <v>7500</v>
+        <v>9820</v>
       </c>
       <c r="F6" s="5">
-        <v>5500</v>
+        <v>6660</v>
       </c>
       <c r="G6" s="5">
-        <v>6500</v>
+        <v>8240</v>
       </c>
       <c r="H6" s="5">
-        <v>6500</v>
+        <v>8240</v>
       </c>
       <c r="I6" s="5">
-        <v>7500</v>
+        <v>9820</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="3"/>
@@ -676,101 +676,101 @@
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="5">
-        <v>8000</v>
+        <v>8580</v>
       </c>
       <c r="C13" s="5">
-        <v>8000</v>
+        <v>9160</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5">
-        <v>8000</v>
+        <v>9160</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="5">
-        <v>6500</v>
+        <v>7080</v>
       </c>
       <c r="C14" s="5">
-        <v>6500</v>
+        <v>7660</v>
       </c>
       <c r="D14" s="5">
-        <v>7500</v>
+        <v>9240</v>
       </c>
       <c r="E14" s="5">
-        <v>8500</v>
+        <v>10820</v>
       </c>
       <c r="F14" s="5">
-        <v>6500</v>
+        <v>7660</v>
       </c>
       <c r="G14" s="5">
-        <v>7500</v>
+        <v>9240</v>
       </c>
       <c r="H14" s="5">
-        <v>7500</v>
+        <v>9240</v>
       </c>
       <c r="I14" s="5">
-        <v>8500</v>
+        <v>10820</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="B8:I8"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:I12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>