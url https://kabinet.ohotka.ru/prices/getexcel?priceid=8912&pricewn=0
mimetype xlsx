--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -20,139 +20,139 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Отель: Altairest (ex. Печки-Лавочки), база отдыха</t>
   </si>
   <si>
     <t>Прайс-лист на период с 16.08.2026 по 30.09.2026</t>
   </si>
   <si>
-    <t>Проживание
-цена номер/сутки, питание не включено, длительность проживания от 1 суток</t>
+    <t>Проживание + Завтрак (не во всех категориях)
+цена номер/сутки, Завтрак включен, кроме , , длительность проживания от 1 суток</t>
   </si>
   <si>
     <t>Категория номера</t>
   </si>
   <si>
     <t>1взр</t>
   </si>
   <si>
     <t>2взр</t>
   </si>
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
     <t>Люкс (кедровый домик)</t>
   </si>
   <si>
     <t>Люкс в корпусе</t>
   </si>
   <si>
     <t>Полулюкс</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Стандарт</t>
   </si>
   <si>
     <t>Кедровый коттедж</t>
   </si>
   <si>
-    <t>20000 (за 6 мест; доп.взр - 1000, доп.реб - 1000)</t>
+    <t>23480 (за 6 мест; доп.взр - 1580, доп.реб - 1580)</t>
   </si>
   <si>
     <t>Мини-коттедж</t>
   </si>
   <si>
-    <t>9500 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
+    <t>11820 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
   </si>
   <si>
     <t>Апартаменты 1</t>
   </si>
   <si>
-    <t>20000 (за 8 мест)</t>
+    <t>24640 (за 8 мест)</t>
   </si>
   <si>
     <t>Апартаменты 2</t>
   </si>
   <si>
-    <t>25000 (за 10 мест)</t>
+    <t>30800 (за 10 мест)</t>
   </si>
   <si>
     <t>Эко-хаус</t>
   </si>
   <si>
-    <t>10000 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
+    <t>12320 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
   </si>
   <si>
     <t>GREEN-ХАУС</t>
   </si>
   <si>
-    <t>13000 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
+    <t>15320 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
   </si>
   <si>
     <t>Кедровый домик улучшенный</t>
   </si>
   <si>
-    <t>7500 (за 4 мест; доп.взр - 1000, доп.реб - 1000)</t>
-[...2 lines deleted...]
-    <t>Шале с мини кухней</t>
+    <t>9820 (за 4 мест; доп.взр - 1580, доп.реб - 1580)</t>
+  </si>
+  <si>
+    <t>Шале с мини-кухней</t>
   </si>
   <si>
     <t>Кедровый домик Комфорт+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -572,156 +572,156 @@
       </c>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="5">
-        <v>5500</v>
+        <v>6080</v>
       </c>
       <c r="C6" s="5">
-        <v>5500</v>
+        <v>6660</v>
       </c>
       <c r="D6" s="5">
-        <v>6500</v>
+        <v>8240</v>
       </c>
       <c r="E6" s="5">
-        <v>7500</v>
+        <v>9820</v>
       </c>
       <c r="F6" s="5">
-        <v>5500</v>
+        <v>6660</v>
       </c>
       <c r="G6" s="5">
-        <v>6500</v>
+        <v>8240</v>
       </c>
       <c r="H6" s="5">
-        <v>6500</v>
+        <v>8240</v>
       </c>
       <c r="I6" s="5">
-        <v>7500</v>
+        <v>9820</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5">
-        <v>5000</v>
+        <v>5580</v>
       </c>
       <c r="C7" s="5">
-        <v>5000</v>
+        <v>6160</v>
       </c>
       <c r="D7" s="5">
-        <v>6000</v>
+        <v>7740</v>
       </c>
       <c r="E7" s="5">
-        <v>7000</v>
+        <v>9320</v>
       </c>
       <c r="F7" s="5">
-        <v>5000</v>
+        <v>6160</v>
       </c>
       <c r="G7" s="5">
-        <v>6000</v>
+        <v>7740</v>
       </c>
       <c r="H7" s="5">
-        <v>6000</v>
+        <v>7740</v>
       </c>
       <c r="I7" s="5">
-        <v>7000</v>
+        <v>9320</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="5">
-        <v>4500</v>
+        <v>5080</v>
       </c>
       <c r="C8" s="5">
-        <v>4500</v>
+        <v>5660</v>
       </c>
       <c r="D8" s="5">
-        <v>5500</v>
+        <v>7240</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="5">
-        <v>4500</v>
+        <v>5660</v>
       </c>
       <c r="G8" s="5">
-        <v>5500</v>
+        <v>7240</v>
       </c>
       <c r="H8" s="5">
-        <v>5500</v>
+        <v>7240</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5">
-        <v>4000</v>
+        <v>4580</v>
       </c>
       <c r="C9" s="5">
-        <v>4000</v>
+        <v>5160</v>
       </c>
       <c r="D9" s="5">
-        <v>5000</v>
+        <v>6740</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F9" s="5">
-        <v>4000</v>
+        <v>5160</v>
       </c>
       <c r="G9" s="5">
-        <v>5000</v>
+        <v>6740</v>
       </c>
       <c r="H9" s="5">
-        <v>5000</v>
+        <v>6740</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3" t="s">
@@ -793,101 +793,101 @@
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="5">
-        <v>8000</v>
+        <v>8580</v>
       </c>
       <c r="C17" s="5">
-        <v>8000</v>
+        <v>9160</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="5">
-        <v>8000</v>
+        <v>9160</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="5">
-        <v>6500</v>
+        <v>7080</v>
       </c>
       <c r="C18" s="5">
-        <v>6500</v>
+        <v>7660</v>
       </c>
       <c r="D18" s="5">
-        <v>7500</v>
+        <v>9240</v>
       </c>
       <c r="E18" s="5">
-        <v>8500</v>
+        <v>10820</v>
       </c>
       <c r="F18" s="5">
-        <v>6500</v>
+        <v>7660</v>
       </c>
       <c r="G18" s="5">
-        <v>7500</v>
+        <v>9240</v>
       </c>
       <c r="H18" s="5">
-        <v>7500</v>
+        <v>9240</v>
       </c>
       <c r="I18" s="5">
-        <v>8500</v>
+        <v>10820</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:I12"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B14:I14"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B16:I16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>