--- v0 (2026-03-14)
+++ v1 (2026-05-11)
@@ -69,78 +69,78 @@
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
     <t>Стандарт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Семейный двухуровневый номер</t>
   </si>
   <si>
     <t>Двухуровневый семейный с камином</t>
   </si>
   <si>
     <t>16000 (за 4 мест; доп.взр - 2200, доп.реб - 2200)</t>
   </si>
   <si>
     <t>Семейный номер с камином 2 Люкс</t>
   </si>
   <si>
-    <t>Семейный двухуровневый коттедж</t>
+    <t>Семейный двухуровневый коттедж Люкс+</t>
   </si>
   <si>
     <t>22500 (за 8 мест; доп.взр - 2200, доп.реб - 2200)</t>
   </si>
   <si>
-    <t>Семейный коттедж</t>
-[...2 lines deleted...]
-    <t>Семейный коттедж с камином</t>
+    <t>Семейный коттедж Люкс+</t>
+  </si>
+  <si>
+    <t>Семейный коттедж с камином Люкс+</t>
   </si>
   <si>
     <t>27400 (за 8 мест; доп.взр - 2200, доп.реб - 2200)</t>
   </si>
   <si>
     <t>Стандарт +</t>
   </si>
   <si>
     <t>Стандарт (Эконом)</t>
   </si>
   <si>
     <t>Семейный двухуровневый Люкс++</t>
   </si>
   <si>
     <t>21600 (за 6 мест; доп.взр - 2200, доп.реб - 2200)</t>
   </si>
   <si>
-    <t>Семейный коттедж 4А</t>
+    <t>Семейный двухуровневый коттедж 4А</t>
   </si>
   <si>
     <t>30000 (за 10 мест; доп.взр - 2200, доп.реб - 2200)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>