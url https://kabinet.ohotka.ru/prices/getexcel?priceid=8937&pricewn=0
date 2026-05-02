--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -17,54 +17,55 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Отель: Манжерок, туристический комплекс</t>
   </si>
   <si>
-    <t>Прайс-лист на период с 01.05.2026 по 30.09.2026</t>
-[...2 lines deleted...]
-    <t>Проживание</t>
+    <t>Прайс-лист на период с 30.04.2026 по 30.09.2026</t>
+  </si>
+  <si>
+    <t>Проживание
+цена номер/сутки, питание не включено, длительность проживания от 2 суток</t>
   </si>
   <si>
     <t>Категория номера</t>
   </si>
   <si>
     <t>1взр</t>
   </si>
   <si>
     <t>2взр</t>
   </si>
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
@@ -146,57 +147,60 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -508,351 +512,351 @@
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="48.75">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="E5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="F5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="2" t="s">
+      <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B6" s="5">
         <v>6500</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C6" s="5">
         <v>8000</v>
       </c>
-      <c r="D6" s="4">
+      <c r="D6" s="5">
         <v>9600</v>
       </c>
-      <c r="E6" s="4">
+      <c r="E6" s="5">
         <v>11200</v>
       </c>
-      <c r="F6" s="4">
+      <c r="F6" s="5">
         <v>8000</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="5">
         <v>9600</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H6" s="5">
         <v>9600</v>
       </c>
-      <c r="I6" s="4">
+      <c r="I6" s="5">
         <v>11200</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="4">
+      <c r="B8" s="5">
         <v>6500</v>
       </c>
-      <c r="C8" s="4">
+      <c r="C8" s="5">
         <v>7500</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="4">
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="5">
         <v>7500</v>
       </c>
-      <c r="G8" s="4" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="4" t="s">
+      <c r="G8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="4">
+      <c r="B9" s="5">
         <v>8000</v>
       </c>
-      <c r="C9" s="4">
+      <c r="C9" s="5">
         <v>9500</v>
       </c>
-      <c r="D9" s="4">
+      <c r="D9" s="5">
         <v>11000</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="4">
+      <c r="E9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="5">
         <v>9500</v>
       </c>
-      <c r="G9" s="4">
+      <c r="G9" s="5">
         <v>11000</v>
       </c>
-      <c r="H9" s="4">
+      <c r="H9" s="5">
         <v>11000</v>
       </c>
-      <c r="I9" s="4" t="s">
+      <c r="I9" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="5">
         <v>5000</v>
       </c>
-      <c r="C10" s="4">
+      <c r="C10" s="5">
         <v>6000</v>
       </c>
-      <c r="D10" s="4">
+      <c r="D10" s="5">
         <v>7000</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="4">
+      <c r="E10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="5">
         <v>6000</v>
       </c>
-      <c r="G10" s="4">
+      <c r="G10" s="5">
         <v>7000</v>
       </c>
-      <c r="H10" s="4">
+      <c r="H10" s="5">
         <v>7000</v>
       </c>
-      <c r="I10" s="4" t="s">
+      <c r="I10" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="4">
+      <c r="B11" s="5">
         <v>3000</v>
       </c>
-      <c r="C11" s="4">
+      <c r="C11" s="5">
         <v>4000</v>
       </c>
-      <c r="D11" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F11" s="4">
+      <c r="D11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="5">
         <v>4000</v>
       </c>
-      <c r="G11" s="4" t="s">
-[...5 lines deleted...]
-      <c r="I11" s="4" t="s">
+      <c r="G11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="5">
         <v>6500</v>
       </c>
-      <c r="C12" s="4">
+      <c r="C12" s="5">
         <v>7500</v>
       </c>
-      <c r="D12" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="4">
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="5">
         <v>7500</v>
       </c>
-      <c r="G12" s="4" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="4" t="s">
+      <c r="G12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="4" t="s">
-[...20 lines deleted...]
-      <c r="I13" s="4" t="s">
+      <c r="B13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="5">
+        <v>0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="4">
+      <c r="B14" s="5">
         <v>6500</v>
       </c>
-      <c r="C14" s="4">
+      <c r="C14" s="5">
         <v>7500</v>
       </c>
-      <c r="D14" s="4">
+      <c r="D14" s="5">
         <v>8500</v>
       </c>
-      <c r="E14" s="4">
+      <c r="E14" s="5">
         <v>9500</v>
       </c>
-      <c r="F14" s="4">
+      <c r="F14" s="5">
         <v>7500</v>
       </c>
-      <c r="G14" s="4">
+      <c r="G14" s="5">
         <v>8500</v>
       </c>
-      <c r="H14" s="4">
+      <c r="H14" s="5">
         <v>8500</v>
       </c>
-      <c r="I14" s="4">
+      <c r="I14" s="5">
         <v>9500</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="4">
+      <c r="B15" s="5">
         <v>5000</v>
       </c>
-      <c r="C15" s="4">
+      <c r="C15" s="5">
         <v>6000</v>
       </c>
-      <c r="D15" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="4">
+      <c r="D15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="5">
         <v>6000</v>
       </c>
-      <c r="G15" s="4" t="s">
-[...5 lines deleted...]
-      <c r="I15" s="4" t="s">
+      <c r="G15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="B7:I7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">