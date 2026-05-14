--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -57,96 +57,96 @@
   <si>
     <t>3взр</t>
   </si>
   <si>
     <t>4взр</t>
   </si>
   <si>
     <t>1взр+1реб</t>
   </si>
   <si>
     <t>1взр+2реб</t>
   </si>
   <si>
     <t>2взр+1реб</t>
   </si>
   <si>
     <t>2взр+2реб</t>
   </si>
   <si>
     <t>Стандарт второй этаж c доп.местом</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>СТ 1 этаж с двуспальной кроватью</t>
+    <t>Стандарт первый этаж с двуспальной кроватью</t>
   </si>
   <si>
     <t>Полулюкс</t>
   </si>
   <si>
-    <t>Люкс (50)</t>
+    <t>Люкс 50</t>
   </si>
   <si>
     <t>14200 (за 4 мест; доп.взр - 1500, доп.реб - 1500)</t>
   </si>
   <si>
-    <t>Люкс плюс (60)</t>
+    <t>Люкс плюс 60</t>
   </si>
   <si>
     <t>15600 (за 4 мест; доп.взр - 1500, доп.реб - 1500)</t>
   </si>
   <si>
-    <t>Люкс плюс (70)</t>
+    <t>Люкс плюс 70</t>
   </si>
   <si>
     <t>16400 (за 4 мест; доп.взр - 1500, доп.реб - 1500)</t>
   </si>
   <si>
-    <t>Люкс плюс (120)</t>
+    <t>Люкс плюс 120</t>
   </si>
   <si>
     <t>22800 (за 6 мест; доп.взр - 1500, доп.реб - 1500)</t>
   </si>
   <si>
-    <t>СТ +</t>
+    <t>Стандарт плюс</t>
   </si>
   <si>
     <t>9800 (за 3 мест; доп.взр - 1500, доп.реб - 1500)</t>
   </si>
   <si>
-    <t>Стандарт Твин 2 этаж без доп. места</t>
-[...8 lines deleted...]
-    <t>NEW Люкс плюс (100)</t>
+    <t>Стандарт второй этаж без доп. места</t>
+  </si>
+  <si>
+    <t>Стандарт плюс с односпальными кроватями</t>
+  </si>
+  <si>
+    <t>Стандарт первый этаж с двумя односпальными кроватями</t>
+  </si>
+  <si>
+    <t>NEW Люкс плюс 100</t>
   </si>
   <si>
     <t>19600 (за 6 мест; доп.взр - 1500, доп.реб - 1500)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>